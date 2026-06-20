--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -41,51 +41,51 @@
     <sheet name="2025 입학생" r:id="rId7" sheetId="4"/>
     <sheet name="2024 입학생" r:id="rId8" sheetId="5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">전체학년!$3:$4</definedName>
   </definedNames>
   <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Userinsight-Lenovo</author>
   </authors>
   <commentList/>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1659" uniqueCount="298">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1667" uniqueCount="300">
   <si>
     <t>1학년</t>
   </si>
   <si>
     <t>2학년</t>
   </si>
   <si>
     <t>3학년</t>
   </si>
   <si>
     <t>1학기</t>
   </si>
   <si>
     <t>2학기</t>
   </si>
   <si>
     <t>학교번호</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>학교명</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>교과 
@@ -1040,54 +1040,60 @@
   <si>
     <t>스포츠 교육</t>
   </si>
   <si>
     <t>스포츠 생리의학</t>
   </si>
   <si>
     <t>교양</t>
   </si>
   <si>
     <t>보건</t>
   </si>
   <si>
     <t>논술</t>
   </si>
   <si>
     <t>288(18)</t>
   </si>
   <si>
     <t>29~29</t>
   </si>
   <si>
     <t>한국사 편성</t>
   </si>
   <si>
+    <t>한국사 과목은 1학년에 편성되어야 함</t>
+  </si>
+  <si>
     <t/>
   </si>
   <si>
     <t>0632492222</t>
+  </si>
+  <si>
+    <t>기술·가정/정보/제2외국어/한문/교양</t>
   </si>
   <si>
     <t>174~174</t>
   </si>
   <si>
     <t>2025학년도 입학생 교육과정 편성표</t>
   </si>
   <si>
     <t>기후변화와 환경생태</t>
   </si>
   <si>
     <t>2024학년도 입학생 교육과정 편성표</t>
   </si>
   <si>
     <t>한국사</t>
   </si>
   <si>
     <t>통합사회</t>
   </si>
   <si>
     <t>통합과학</t>
   </si>
   <si>
     <t>스포츠 생활</t>
   </si>
@@ -18279,51 +18285,51 @@
       <c r="E56" s="81"/>
       <c r="F56" s="81"/>
       <c r="G56" s="81"/>
       <c r="H56" t="n" s="31">
         <v>174.0</v>
       </c>
       <c r="I56" t="s" s="32">
         <v>280</v>
       </c>
       <c r="J56" t="s" s="33">
         <v>280</v>
       </c>
       <c r="K56" t="s" s="32">
         <v>280</v>
       </c>
       <c r="L56" t="s" s="33">
         <v>280</v>
       </c>
       <c r="M56" t="s" s="32">
         <v>280</v>
       </c>
       <c r="N56" t="s" s="33">
         <v>280</v>
       </c>
       <c r="O56" t="s" s="34">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="P56" s="74"/>
       <c r="Q56" s="129"/>
     </row>
     <row r="57" ht="15.0" customHeight="true">
       <c r="A57" t="s" s="80">
         <v>156</v>
       </c>
       <c r="B57" s="81"/>
       <c r="C57" s="81"/>
       <c r="D57" s="81"/>
       <c r="E57" s="81"/>
       <c r="F57" s="81"/>
       <c r="G57" s="82"/>
       <c r="H57" s="35"/>
       <c r="I57" t="n" s="32">
         <v>0.0</v>
       </c>
       <c r="J57" t="n" s="36">
         <v>0.0</v>
       </c>
       <c r="K57" t="n" s="32">
         <v>0.0</v>
       </c>
       <c r="L57" t="n" s="36">
@@ -18479,246 +18485,252 @@
       <c r="N61" t="n" s="72">
         <v>8.0</v>
       </c>
       <c r="O61" s="147"/>
       <c r="P61" s="75"/>
       <c r="Q61" s="130"/>
     </row>
     <row r="62" ht="73.75" customHeight="true">
       <c r="A62" t="s" s="103">
         <v>14</v>
       </c>
       <c r="B62" s="105"/>
       <c r="C62" s="105"/>
       <c r="D62" s="105"/>
       <c r="E62" s="105"/>
       <c r="F62" s="104"/>
       <c r="G62" t="s" s="43">
         <v>15</v>
       </c>
       <c r="H62" t="s" s="44">
         <v>16</v>
       </c>
       <c r="I62" t="s" s="44">
         <v>17</v>
       </c>
-      <c r="J62" s="44"/>
+      <c r="J62" t="s" s="44">
+        <v>202</v>
+      </c>
       <c r="K62" t="s" s="44">
         <v>18</v>
       </c>
       <c r="L62" t="s" s="44">
         <v>19</v>
       </c>
       <c r="M62" t="s" s="44">
         <v>20</v>
       </c>
-      <c r="N62" s="79"/>
+      <c r="N62" t="s" s="79">
+        <v>285</v>
+      </c>
       <c r="O62" t="s" s="45">
         <v>21</v>
       </c>
       <c r="P62" s="75"/>
       <c r="Q62" s="130"/>
     </row>
     <row r="63" ht="15.0" customHeight="true">
       <c r="A63" t="s" s="80">
         <v>158</v>
       </c>
       <c r="B63" s="81"/>
       <c r="C63" s="81"/>
       <c r="D63" s="81"/>
       <c r="E63" s="81"/>
       <c r="F63" s="141"/>
       <c r="G63" t="n" s="46">
         <v>15.0</v>
       </c>
       <c r="H63" t="n" s="47">
         <v>12.0</v>
       </c>
       <c r="I63" t="n" s="47">
         <v>12.0</v>
       </c>
       <c r="J63" t="n" s="47">
-        <v>0.0</v>
+        <v>18.0</v>
       </c>
       <c r="K63" t="n" s="47">
         <v>12.0</v>
       </c>
       <c r="L63" t="n" s="47">
         <v>13.0</v>
       </c>
       <c r="M63" t="n" s="47">
         <v>8.0</v>
       </c>
       <c r="N63" t="n" s="33">
-        <v>0.0</v>
+        <v>9.0</v>
       </c>
       <c r="O63" t="n" s="138">
         <v>39.0</v>
       </c>
       <c r="P63" s="75"/>
       <c r="Q63" s="130"/>
     </row>
     <row r="64" ht="15.0" customHeight="true">
       <c r="A64" t="s" s="80">
         <v>159</v>
       </c>
       <c r="B64" s="81"/>
       <c r="C64" s="81"/>
       <c r="D64" s="81"/>
       <c r="E64" s="81"/>
       <c r="F64" s="141"/>
       <c r="G64" t="n" s="46">
         <v>0.0</v>
       </c>
       <c r="H64" t="n" s="47">
         <v>0.0</v>
       </c>
       <c r="I64" t="n" s="47">
         <v>0.0</v>
       </c>
       <c r="J64" t="n" s="47">
         <v>0.0</v>
       </c>
       <c r="K64" t="n" s="47">
         <v>0.0</v>
       </c>
       <c r="L64" t="n" s="47">
         <v>0.0</v>
       </c>
       <c r="M64" t="n" s="47">
         <v>0.0</v>
       </c>
       <c r="N64" t="n" s="33">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="O64" s="139"/>
       <c r="P64" s="75"/>
       <c r="Q64" s="130"/>
     </row>
     <row r="65" ht="15.0" customHeight="true">
       <c r="A65" t="s" s="142">
         <v>22</v>
       </c>
       <c r="B65" s="143"/>
       <c r="C65" s="143"/>
       <c r="D65" s="143"/>
       <c r="E65" s="143"/>
       <c r="F65" s="144"/>
       <c r="G65" t="n" s="48">
         <v>15.0</v>
       </c>
       <c r="H65" t="n" s="49">
         <v>12.0</v>
       </c>
       <c r="I65" t="n" s="49">
         <v>12.0</v>
       </c>
       <c r="J65" t="n" s="49">
-        <v>0.0</v>
+        <v>18.0</v>
       </c>
       <c r="K65" t="n" s="49">
         <v>12.0</v>
       </c>
       <c r="L65" t="n" s="49">
         <v>13.0</v>
       </c>
       <c r="M65" t="n" s="49">
         <v>8.0</v>
       </c>
       <c r="N65" t="n" s="42">
-        <v>0.0</v>
+        <v>12.0</v>
       </c>
       <c r="O65" s="140"/>
       <c r="P65" s="75"/>
       <c r="Q65" s="130"/>
     </row>
     <row r="66" ht="15.0" customHeight="true">
       <c r="A66" t="s" s="148">
         <v>23</v>
       </c>
       <c r="B66" s="149"/>
       <c r="C66" s="149"/>
       <c r="D66" s="149"/>
       <c r="E66" s="149"/>
       <c r="F66" s="150"/>
       <c r="G66" t="s" s="154">
         <v>24</v>
       </c>
       <c r="H66" s="154"/>
       <c r="I66" s="155"/>
       <c r="J66" t="s" s="132">
         <v>281</v>
       </c>
       <c r="K66" s="132"/>
       <c r="L66" t="s" s="132">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="M66" s="132"/>
       <c r="N66" t="s" s="132">
         <v>25</v>
       </c>
       <c r="O66" s="133"/>
       <c r="P66" s="75"/>
       <c r="Q66" s="130"/>
     </row>
     <row r="67" ht="15.0" customHeight="true">
       <c r="A67" s="151"/>
       <c r="B67" s="152"/>
       <c r="C67" s="152"/>
       <c r="D67" s="152"/>
       <c r="E67" s="152"/>
       <c r="F67" s="153"/>
       <c r="G67" t="n" s="156">
         <v>17.0</v>
       </c>
       <c r="H67" s="156"/>
       <c r="I67" s="157"/>
-      <c r="J67" s="134"/>
+      <c r="J67" t="s" s="134">
+        <v>282</v>
+      </c>
       <c r="K67" s="134"/>
       <c r="L67" t="n" s="134">
         <v>0.0</v>
       </c>
       <c r="M67" s="134"/>
       <c r="N67" t="n" s="134">
         <v>6.0</v>
       </c>
       <c r="O67" s="135"/>
       <c r="P67" s="75"/>
       <c r="Q67" s="130"/>
     </row>
     <row r="68" ht="17.15" customHeight="true">
       <c r="B68" s="50"/>
       <c r="C68" s="50"/>
       <c r="F68" s="50"/>
       <c r="G68" s="50"/>
       <c r="J68" t="s" s="136">
         <v>95</v>
       </c>
       <c r="K68" s="137"/>
       <c r="L68" s="137"/>
       <c r="M68" t="s" s="119">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="N68" s="119"/>
       <c r="O68" s="120"/>
       <c r="P68" s="30"/>
       <c r="Q68" s="131"/>
     </row>
   </sheetData>
   <mergeCells count="44">
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D2:H2"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I2:L2"/>
     <mergeCell ref="I3:J3"/>
     <mergeCell ref="K3:L3"/>
     <mergeCell ref="M2:Q2"/>
     <mergeCell ref="M3:N3"/>
     <mergeCell ref="O3:O4"/>
@@ -26752,51 +26764,51 @@
     <sheetView workbookViewId="0" showGridLines="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.5703125" customWidth="true"/>
     <col min="2" max="2" width="7.5703125" customWidth="true"/>
     <col min="3" max="3" width="15.5703125" customWidth="true"/>
     <col min="4" max="4" width="8.5703125" customWidth="true"/>
     <col min="5" max="5" width="8.5703125" customWidth="true"/>
     <col min="6" max="6" width="8.5703125" customWidth="true"/>
     <col min="7" max="7" width="8.5703125" customWidth="true"/>
     <col min="8" max="8" width="8.5703125" customWidth="true"/>
     <col min="9" max="9" width="7.5703125" customWidth="true"/>
     <col min="10" max="10" width="7.5703125" customWidth="true"/>
     <col min="11" max="11" width="7.5703125" customWidth="true"/>
     <col min="12" max="12" width="7.5703125" customWidth="true"/>
     <col min="13" max="13" width="7.5703125" customWidth="true"/>
     <col min="14" max="14" width="7.5703125" customWidth="true"/>
     <col min="15" max="15" width="7.5703125" customWidth="true"/>
     <col min="16" max="16" width="8.0" customWidth="true"/>
     <col min="17" max="17" width="8.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" ht="34.3" customHeight="true">
       <c r="A1" t="s" s="109">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B1" s="109"/>
       <c r="C1" s="109"/>
       <c r="D1" s="109"/>
       <c r="E1" s="109"/>
       <c r="F1" s="109"/>
       <c r="G1" s="109"/>
       <c r="H1" s="109"/>
       <c r="I1" s="109"/>
       <c r="J1" s="109"/>
       <c r="K1" s="109"/>
       <c r="L1" s="109"/>
       <c r="M1" s="109"/>
       <c r="N1" s="109"/>
       <c r="O1" s="109"/>
       <c r="P1" s="109"/>
       <c r="Q1" s="109"/>
     </row>
     <row r="2" ht="15.0" customHeight="true">
       <c r="A2" t="s" s="110">
         <v>5</v>
       </c>
       <c r="B2" s="111"/>
       <c r="C2" s="112"/>
       <c r="D2" t="n" s="121">
@@ -28616,51 +28628,51 @@
       <c r="L38" t="n" s="2">
         <v>0.0</v>
       </c>
       <c r="M38" t="n" s="21">
         <v>3.0</v>
       </c>
       <c r="N38" t="n" s="22">
         <v>0.0</v>
       </c>
       <c r="O38" t="n" s="17">
         <v>3.0</v>
       </c>
       <c r="P38" t="n" s="17">
         <v>3.0</v>
       </c>
       <c r="Q38" t="s" s="17">
         <v>186</v>
       </c>
     </row>
     <row r="39" ht="15.0" customHeight="true">
       <c r="A39" s="18"/>
       <c r="B39" t="s" s="19">
         <v>221</v>
       </c>
       <c r="C39" t="s" s="55">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="D39" t="s" s="20">
         <v>262</v>
       </c>
       <c r="E39" t="s" s="20">
         <v>184</v>
       </c>
       <c r="F39" t="s" s="19">
         <v>185</v>
       </c>
       <c r="G39" t="n" s="19">
         <v>1.0</v>
       </c>
       <c r="H39" t="n" s="3">
         <v>4.0</v>
       </c>
       <c r="I39" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="J39" t="n" s="2">
         <v>0.0</v>
       </c>
       <c r="K39" t="n" s="21">
         <v>0.0</v>
       </c>
@@ -29445,51 +29457,51 @@
       <c r="E56" s="81"/>
       <c r="F56" s="81"/>
       <c r="G56" s="81"/>
       <c r="H56" t="n" s="31">
         <v>174.0</v>
       </c>
       <c r="I56" t="s" s="32">
         <v>280</v>
       </c>
       <c r="J56" t="s" s="33">
         <v>280</v>
       </c>
       <c r="K56" t="s" s="32">
         <v>280</v>
       </c>
       <c r="L56" t="s" s="33">
         <v>280</v>
       </c>
       <c r="M56" t="s" s="32">
         <v>280</v>
       </c>
       <c r="N56" t="s" s="33">
         <v>280</v>
       </c>
       <c r="O56" t="s" s="34">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="P56" s="74"/>
       <c r="Q56" s="129"/>
     </row>
     <row r="57" ht="15.0" customHeight="true">
       <c r="A57" t="s" s="80">
         <v>156</v>
       </c>
       <c r="B57" s="81"/>
       <c r="C57" s="81"/>
       <c r="D57" s="81"/>
       <c r="E57" s="81"/>
       <c r="F57" s="81"/>
       <c r="G57" s="82"/>
       <c r="H57" s="35"/>
       <c r="I57" t="n" s="32">
         <v>0.0</v>
       </c>
       <c r="J57" t="n" s="36">
         <v>0.0</v>
       </c>
       <c r="K57" t="n" s="32">
         <v>0.0</v>
       </c>
       <c r="L57" t="n" s="36">
@@ -29645,246 +29657,252 @@
       <c r="N61" t="n" s="72">
         <v>8.0</v>
       </c>
       <c r="O61" s="147"/>
       <c r="P61" s="75"/>
       <c r="Q61" s="130"/>
     </row>
     <row r="62" ht="73.75" customHeight="true">
       <c r="A62" t="s" s="103">
         <v>14</v>
       </c>
       <c r="B62" s="105"/>
       <c r="C62" s="105"/>
       <c r="D62" s="105"/>
       <c r="E62" s="105"/>
       <c r="F62" s="104"/>
       <c r="G62" t="s" s="43">
         <v>15</v>
       </c>
       <c r="H62" t="s" s="44">
         <v>16</v>
       </c>
       <c r="I62" t="s" s="44">
         <v>17</v>
       </c>
-      <c r="J62" s="44"/>
+      <c r="J62" t="s" s="44">
+        <v>202</v>
+      </c>
       <c r="K62" t="s" s="44">
         <v>18</v>
       </c>
       <c r="L62" t="s" s="44">
         <v>19</v>
       </c>
       <c r="M62" t="s" s="44">
         <v>20</v>
       </c>
-      <c r="N62" s="79"/>
+      <c r="N62" t="s" s="79">
+        <v>285</v>
+      </c>
       <c r="O62" t="s" s="45">
         <v>21</v>
       </c>
       <c r="P62" s="75"/>
       <c r="Q62" s="130"/>
     </row>
     <row r="63" ht="15.0" customHeight="true">
       <c r="A63" t="s" s="80">
         <v>158</v>
       </c>
       <c r="B63" s="81"/>
       <c r="C63" s="81"/>
       <c r="D63" s="81"/>
       <c r="E63" s="81"/>
       <c r="F63" s="141"/>
       <c r="G63" t="n" s="46">
         <v>15.0</v>
       </c>
       <c r="H63" t="n" s="47">
         <v>12.0</v>
       </c>
       <c r="I63" t="n" s="47">
         <v>12.0</v>
       </c>
       <c r="J63" t="n" s="47">
-        <v>0.0</v>
+        <v>18.0</v>
       </c>
       <c r="K63" t="n" s="47">
         <v>12.0</v>
       </c>
       <c r="L63" t="n" s="47">
         <v>13.0</v>
       </c>
       <c r="M63" t="n" s="47">
         <v>8.0</v>
       </c>
       <c r="N63" t="n" s="33">
-        <v>0.0</v>
+        <v>9.0</v>
       </c>
       <c r="O63" t="n" s="138">
         <v>39.0</v>
       </c>
       <c r="P63" s="75"/>
       <c r="Q63" s="130"/>
     </row>
     <row r="64" ht="15.0" customHeight="true">
       <c r="A64" t="s" s="80">
         <v>159</v>
       </c>
       <c r="B64" s="81"/>
       <c r="C64" s="81"/>
       <c r="D64" s="81"/>
       <c r="E64" s="81"/>
       <c r="F64" s="141"/>
       <c r="G64" t="n" s="46">
         <v>0.0</v>
       </c>
       <c r="H64" t="n" s="47">
         <v>0.0</v>
       </c>
       <c r="I64" t="n" s="47">
         <v>0.0</v>
       </c>
       <c r="J64" t="n" s="47">
         <v>0.0</v>
       </c>
       <c r="K64" t="n" s="47">
         <v>0.0</v>
       </c>
       <c r="L64" t="n" s="47">
         <v>0.0</v>
       </c>
       <c r="M64" t="n" s="47">
         <v>0.0</v>
       </c>
       <c r="N64" t="n" s="33">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="O64" s="139"/>
       <c r="P64" s="75"/>
       <c r="Q64" s="130"/>
     </row>
     <row r="65" ht="15.0" customHeight="true">
       <c r="A65" t="s" s="142">
         <v>22</v>
       </c>
       <c r="B65" s="143"/>
       <c r="C65" s="143"/>
       <c r="D65" s="143"/>
       <c r="E65" s="143"/>
       <c r="F65" s="144"/>
       <c r="G65" t="n" s="48">
         <v>15.0</v>
       </c>
       <c r="H65" t="n" s="49">
         <v>12.0</v>
       </c>
       <c r="I65" t="n" s="49">
         <v>12.0</v>
       </c>
       <c r="J65" t="n" s="49">
-        <v>0.0</v>
+        <v>18.0</v>
       </c>
       <c r="K65" t="n" s="49">
         <v>12.0</v>
       </c>
       <c r="L65" t="n" s="49">
         <v>13.0</v>
       </c>
       <c r="M65" t="n" s="49">
         <v>8.0</v>
       </c>
       <c r="N65" t="n" s="42">
-        <v>0.0</v>
+        <v>12.0</v>
       </c>
       <c r="O65" s="140"/>
       <c r="P65" s="75"/>
       <c r="Q65" s="130"/>
     </row>
     <row r="66" ht="15.0" customHeight="true">
       <c r="A66" t="s" s="148">
         <v>23</v>
       </c>
       <c r="B66" s="149"/>
       <c r="C66" s="149"/>
       <c r="D66" s="149"/>
       <c r="E66" s="149"/>
       <c r="F66" s="150"/>
       <c r="G66" t="s" s="154">
         <v>24</v>
       </c>
       <c r="H66" s="154"/>
       <c r="I66" s="155"/>
       <c r="J66" t="s" s="132">
         <v>281</v>
       </c>
       <c r="K66" s="132"/>
       <c r="L66" t="s" s="132">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="M66" s="132"/>
       <c r="N66" t="s" s="132">
         <v>25</v>
       </c>
       <c r="O66" s="133"/>
       <c r="P66" s="75"/>
       <c r="Q66" s="130"/>
     </row>
     <row r="67" ht="15.0" customHeight="true">
       <c r="A67" s="151"/>
       <c r="B67" s="152"/>
       <c r="C67" s="152"/>
       <c r="D67" s="152"/>
       <c r="E67" s="152"/>
       <c r="F67" s="153"/>
       <c r="G67" t="n" s="156">
         <v>16.0</v>
       </c>
       <c r="H67" s="156"/>
       <c r="I67" s="157"/>
-      <c r="J67" s="134"/>
+      <c r="J67" t="s" s="134">
+        <v>282</v>
+      </c>
       <c r="K67" s="134"/>
       <c r="L67" t="n" s="134">
         <v>0.0</v>
       </c>
       <c r="M67" s="134"/>
       <c r="N67" t="n" s="134">
         <v>6.0</v>
       </c>
       <c r="O67" s="135"/>
       <c r="P67" s="75"/>
       <c r="Q67" s="130"/>
     </row>
     <row r="68" ht="17.15" customHeight="true">
       <c r="B68" s="50"/>
       <c r="C68" s="50"/>
       <c r="F68" s="50"/>
       <c r="G68" s="50"/>
       <c r="J68" t="s" s="136">
         <v>95</v>
       </c>
       <c r="K68" s="137"/>
       <c r="L68" s="137"/>
       <c r="M68" t="s" s="119">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="N68" s="119"/>
       <c r="O68" s="120"/>
       <c r="P68" s="30"/>
       <c r="Q68" s="131"/>
     </row>
   </sheetData>
   <mergeCells count="44">
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D2:H2"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I2:L2"/>
     <mergeCell ref="I3:J3"/>
     <mergeCell ref="K3:L3"/>
     <mergeCell ref="M2:Q2"/>
     <mergeCell ref="M3:N3"/>
     <mergeCell ref="O3:O4"/>
@@ -37918,51 +37936,51 @@
     <sheetView workbookViewId="0" showGridLines="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.5703125" customWidth="true"/>
     <col min="2" max="2" width="7.5703125" customWidth="true"/>
     <col min="3" max="3" width="15.5703125" customWidth="true"/>
     <col min="4" max="4" width="8.5703125" customWidth="true"/>
     <col min="5" max="5" width="8.5703125" customWidth="true"/>
     <col min="6" max="6" width="8.5703125" customWidth="true"/>
     <col min="7" max="7" width="8.5703125" customWidth="true"/>
     <col min="8" max="8" width="8.5703125" customWidth="true"/>
     <col min="9" max="9" width="7.5703125" customWidth="true"/>
     <col min="10" max="10" width="7.5703125" customWidth="true"/>
     <col min="11" max="11" width="7.5703125" customWidth="true"/>
     <col min="12" max="12" width="7.5703125" customWidth="true"/>
     <col min="13" max="13" width="7.5703125" customWidth="true"/>
     <col min="14" max="14" width="7.5703125" customWidth="true"/>
     <col min="15" max="15" width="7.5703125" customWidth="true"/>
     <col min="16" max="16" width="8.0" customWidth="true"/>
     <col min="17" max="17" width="8.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" ht="34.3" customHeight="true">
       <c r="A1" t="s" s="109">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="B1" s="109"/>
       <c r="C1" s="109"/>
       <c r="D1" s="109"/>
       <c r="E1" s="109"/>
       <c r="F1" s="109"/>
       <c r="G1" s="109"/>
       <c r="H1" s="109"/>
       <c r="I1" s="109"/>
       <c r="J1" s="109"/>
       <c r="K1" s="109"/>
       <c r="L1" s="109"/>
       <c r="M1" s="109"/>
       <c r="N1" s="109"/>
       <c r="O1" s="109"/>
       <c r="P1" s="109"/>
       <c r="Q1" s="109"/>
     </row>
     <row r="2" ht="15.0" customHeight="true">
       <c r="A2" t="s" s="110">
         <v>5</v>
       </c>
       <c r="B2" s="111"/>
       <c r="C2" s="112"/>
       <c r="D2" t="n" s="121">
@@ -38365,54 +38383,54 @@
       </c>
       <c r="L10" t="n" s="2">
         <v>0.0</v>
       </c>
       <c r="M10" t="n" s="21">
         <v>2.0</v>
       </c>
       <c r="N10" t="n" s="22">
         <v>2.0</v>
       </c>
       <c r="O10" t="n" s="17">
         <v>4.0</v>
       </c>
       <c r="P10" t="n" s="17">
         <v>4.0</v>
       </c>
       <c r="Q10" t="s" s="17">
         <v>186</v>
       </c>
     </row>
     <row r="11" ht="15.0" customHeight="true">
       <c r="A11" t="s" s="18">
         <v>228</v>
       </c>
       <c r="B11" t="s" s="19">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="C11" t="s" s="55">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="D11" t="s" s="20">
         <v>183</v>
       </c>
       <c r="E11" t="s" s="20">
         <v>184</v>
       </c>
       <c r="F11" t="s" s="19">
         <v>185</v>
       </c>
       <c r="G11" t="n" s="19">
         <v>1.0</v>
       </c>
       <c r="H11" t="n" s="3">
         <v>6.0</v>
       </c>
       <c r="I11" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="J11" t="n" s="2">
         <v>0.0</v>
       </c>
       <c r="K11" t="n" s="21">
         <v>3.0</v>
       </c>
@@ -38421,51 +38439,51 @@
       </c>
       <c r="M11" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="N11" t="n" s="22">
         <v>0.0</v>
       </c>
       <c r="O11" t="n" s="17">
         <v>6.0</v>
       </c>
       <c r="P11" t="n" s="17">
         <v>6.0</v>
       </c>
       <c r="Q11" t="s" s="17">
         <v>186</v>
       </c>
     </row>
     <row r="12" ht="15.0" customHeight="true">
       <c r="A12" t="s" s="18">
         <v>231</v>
       </c>
       <c r="B12" t="s" s="19">
         <v>232</v>
       </c>
       <c r="C12" t="s" s="55">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="D12" t="s" s="20">
         <v>183</v>
       </c>
       <c r="E12" t="s" s="20">
         <v>184</v>
       </c>
       <c r="F12" t="s" s="19">
         <v>185</v>
       </c>
       <c r="G12" t="n" s="19">
         <v>1.0</v>
       </c>
       <c r="H12" t="n" s="3">
         <v>8.0</v>
       </c>
       <c r="I12" t="n" s="18">
         <v>3.0</v>
       </c>
       <c r="J12" t="n" s="2">
         <v>3.0</v>
       </c>
       <c r="K12" t="n" s="21">
         <v>0.0</v>
       </c>
@@ -38527,51 +38545,51 @@
       </c>
       <c r="M13" t="n" s="21">
         <v>2.0</v>
       </c>
       <c r="N13" t="n" s="22">
         <v>2.0</v>
       </c>
       <c r="O13" t="n" s="17">
         <v>4.0</v>
       </c>
       <c r="P13" t="n" s="17">
         <v>4.0</v>
       </c>
       <c r="Q13" t="s" s="17">
         <v>186</v>
       </c>
     </row>
     <row r="14" ht="15.0" customHeight="true">
       <c r="A14" t="s" s="18">
         <v>231</v>
       </c>
       <c r="B14" t="s" s="19">
         <v>221</v>
       </c>
       <c r="C14" t="s" s="55">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="D14" t="s" s="20">
         <v>183</v>
       </c>
       <c r="E14" t="s" s="20">
         <v>184</v>
       </c>
       <c r="F14" t="s" s="19">
         <v>185</v>
       </c>
       <c r="G14" t="n" s="19">
         <v>1.0</v>
       </c>
       <c r="H14" t="n" s="3">
         <v>8.0</v>
       </c>
       <c r="I14" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="J14" t="n" s="2">
         <v>0.0</v>
       </c>
       <c r="K14" t="n" s="21">
         <v>3.0</v>
       </c>
@@ -38739,51 +38757,51 @@
       </c>
       <c r="M17" t="n" s="21">
         <v>2.0</v>
       </c>
       <c r="N17" t="n" s="22">
         <v>2.0</v>
       </c>
       <c r="O17" t="n" s="17">
         <v>6.0</v>
       </c>
       <c r="P17" t="n" s="17">
         <v>6.0</v>
       </c>
       <c r="Q17" t="s" s="17">
         <v>186</v>
       </c>
     </row>
     <row r="18" ht="15.0" customHeight="true">
       <c r="A18" t="s" s="18">
         <v>235</v>
       </c>
       <c r="B18" t="s" s="19">
         <v>194</v>
       </c>
       <c r="C18" t="s" s="55">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="D18" t="s" s="20">
         <v>201</v>
       </c>
       <c r="E18" t="s" s="20">
         <v>184</v>
       </c>
       <c r="F18" t="s" s="19">
         <v>185</v>
       </c>
       <c r="G18" t="n" s="19">
         <v>1.0</v>
       </c>
       <c r="H18" t="n" s="3">
         <v>5.0</v>
       </c>
       <c r="I18" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="J18" t="n" s="2">
         <v>0.0</v>
       </c>
       <c r="K18" t="n" s="21">
         <v>2.0</v>
       </c>
@@ -39057,51 +39075,51 @@
       </c>
       <c r="M23" t="n" s="21">
         <v>2.0</v>
       </c>
       <c r="N23" t="n" s="22">
         <v>2.0</v>
       </c>
       <c r="O23" t="n" s="17">
         <v>4.0</v>
       </c>
       <c r="P23" t="n" s="17">
         <v>4.0</v>
       </c>
       <c r="Q23" t="s" s="17">
         <v>186</v>
       </c>
     </row>
     <row r="24" ht="15.0" customHeight="true">
       <c r="A24" t="s" s="18">
         <v>236</v>
       </c>
       <c r="B24" t="s" s="19">
         <v>218</v>
       </c>
       <c r="C24" t="s" s="55">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="D24" t="s" s="20">
         <v>196</v>
       </c>
       <c r="E24" t="s" s="20">
         <v>184</v>
       </c>
       <c r="F24" t="s" s="19">
         <v>185</v>
       </c>
       <c r="G24" t="n" s="19">
         <v>1.0</v>
       </c>
       <c r="H24" t="n" s="3">
         <v>5.0</v>
       </c>
       <c r="I24" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="J24" t="n" s="2">
         <v>0.0</v>
       </c>
       <c r="K24" t="n" s="21">
         <v>2.0</v>
       </c>
@@ -39163,51 +39181,51 @@
       </c>
       <c r="M25" t="n" s="21">
         <v>2.0</v>
       </c>
       <c r="N25" t="n" s="22">
         <v>2.0</v>
       </c>
       <c r="O25" t="n" s="17">
         <v>4.0</v>
       </c>
       <c r="P25" t="n" s="17">
         <v>4.0</v>
       </c>
       <c r="Q25" t="s" s="17">
         <v>186</v>
       </c>
     </row>
     <row r="26" ht="15.0" customHeight="true">
       <c r="A26" t="s" s="18">
         <v>240</v>
       </c>
       <c r="B26" t="s" s="19">
         <v>205</v>
       </c>
       <c r="C26" t="s" s="55">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="D26" t="s" s="20">
         <v>240</v>
       </c>
       <c r="E26" t="s" s="20">
         <v>184</v>
       </c>
       <c r="F26" t="s" s="19">
         <v>185</v>
       </c>
       <c r="G26" t="n" s="19">
         <v>1.0</v>
       </c>
       <c r="H26" t="n" s="3">
         <v>5.0</v>
       </c>
       <c r="I26" t="n" s="18">
         <v>12.0</v>
       </c>
       <c r="J26" t="n" s="2">
         <v>12.0</v>
       </c>
       <c r="K26" t="n" s="21">
         <v>0.0</v>
       </c>
@@ -39216,51 +39234,51 @@
       </c>
       <c r="M26" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="N26" t="n" s="22">
         <v>0.0</v>
       </c>
       <c r="O26" t="n" s="17">
         <v>24.0</v>
       </c>
       <c r="P26" t="n" s="17">
         <v>24.0</v>
       </c>
       <c r="Q26" t="s" s="17">
         <v>186</v>
       </c>
     </row>
     <row r="27" ht="15.0" customHeight="true">
       <c r="A27" t="s" s="18">
         <v>240</v>
       </c>
       <c r="B27" t="s" s="19">
         <v>205</v>
       </c>
       <c r="C27" t="s" s="55">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="D27" t="s" s="20">
         <v>240</v>
       </c>
       <c r="E27" t="s" s="20">
         <v>184</v>
       </c>
       <c r="F27" t="s" s="19">
         <v>185</v>
       </c>
       <c r="G27" t="n" s="19">
         <v>1.0</v>
       </c>
       <c r="H27" t="n" s="3">
         <v>5.0</v>
       </c>
       <c r="I27" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="J27" t="n" s="2">
         <v>0.0</v>
       </c>
       <c r="K27" t="n" s="21">
         <v>12.0</v>
       </c>
@@ -40179,123 +40197,123 @@
       <c r="E46" s="81"/>
       <c r="F46" s="81"/>
       <c r="G46" s="81"/>
       <c r="H46" t="n" s="31">
         <v>174.0</v>
       </c>
       <c r="I46" t="s" s="32">
         <v>280</v>
       </c>
       <c r="J46" t="s" s="33">
         <v>280</v>
       </c>
       <c r="K46" t="s" s="32">
         <v>280</v>
       </c>
       <c r="L46" t="s" s="33">
         <v>280</v>
       </c>
       <c r="M46" t="s" s="32">
         <v>280</v>
       </c>
       <c r="N46" t="s" s="33">
         <v>280</v>
       </c>
       <c r="O46" t="s" s="34">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="P46" s="74"/>
       <c r="Q46" s="129"/>
     </row>
     <row r="47" ht="15.0" customHeight="true">
       <c r="A47" t="s" s="80">
         <v>156</v>
       </c>
       <c r="B47" s="81"/>
       <c r="C47" s="81"/>
       <c r="D47" s="81"/>
       <c r="E47" s="81"/>
       <c r="F47" s="81"/>
       <c r="G47" s="82"/>
       <c r="H47" s="35"/>
       <c r="I47" t="n" s="32">
         <v>0.0</v>
       </c>
       <c r="J47" t="n" s="36">
         <v>0.0</v>
       </c>
       <c r="K47" t="n" s="32">
         <v>0.0</v>
       </c>
       <c r="L47" t="n" s="36">
         <v>0.0</v>
       </c>
       <c r="M47" t="n" s="32">
         <v>0.0</v>
       </c>
       <c r="N47" t="n" s="36">
         <v>0.0</v>
       </c>
       <c r="O47" t="n" s="37">
         <v>0.0</v>
       </c>
       <c r="P47" s="75"/>
       <c r="Q47" s="130"/>
     </row>
     <row r="48" ht="15.0" customHeight="true">
       <c r="A48" t="s" s="91">
         <v>82</v>
       </c>
       <c r="B48" s="92"/>
       <c r="C48" s="92"/>
       <c r="D48" s="92"/>
       <c r="E48" s="92"/>
       <c r="F48" s="92"/>
       <c r="G48" s="92"/>
       <c r="H48" t="s" s="38">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="I48" t="n" s="39">
         <v>51.0</v>
       </c>
       <c r="J48" t="n" s="40">
         <v>51.0</v>
       </c>
       <c r="K48" t="n" s="39">
         <v>51.0</v>
       </c>
       <c r="L48" t="n" s="40">
         <v>51.0</v>
       </c>
       <c r="M48" t="n" s="39">
         <v>51.0</v>
       </c>
       <c r="N48" t="n" s="40">
         <v>51.0</v>
       </c>
       <c r="O48" t="s" s="41">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="P48" s="75"/>
       <c r="Q48" s="130"/>
     </row>
     <row r="49" ht="45.45" customHeight="true">
       <c r="A49" t="s" s="93">
         <v>83</v>
       </c>
       <c r="B49" t="s" s="145">
         <v>84</v>
       </c>
       <c r="C49" s="145"/>
       <c r="D49" s="145"/>
       <c r="E49" s="145"/>
       <c r="F49" s="145"/>
       <c r="G49" s="145"/>
       <c r="H49" s="145"/>
       <c r="I49" t="n" s="67">
         <v>9.0</v>
       </c>
       <c r="J49" t="n" s="67">
         <v>9.0</v>
       </c>
       <c r="K49" t="n" s="67">
         <v>10.0</v>
@@ -40379,99 +40397,103 @@
       <c r="N51" t="n" s="72">
         <v>9.0</v>
       </c>
       <c r="O51" s="147"/>
       <c r="P51" s="75"/>
       <c r="Q51" s="130"/>
     </row>
     <row r="52" ht="73.75" customHeight="true">
       <c r="A52" t="s" s="103">
         <v>14</v>
       </c>
       <c r="B52" s="105"/>
       <c r="C52" s="105"/>
       <c r="D52" s="105"/>
       <c r="E52" s="105"/>
       <c r="F52" s="104"/>
       <c r="G52" t="s" s="43">
         <v>15</v>
       </c>
       <c r="H52" t="s" s="44">
         <v>16</v>
       </c>
       <c r="I52" t="s" s="44">
         <v>17</v>
       </c>
-      <c r="J52" s="44"/>
+      <c r="J52" t="s" s="44">
+        <v>232</v>
+      </c>
       <c r="K52" t="s" s="44">
         <v>18</v>
       </c>
       <c r="L52" t="s" s="44">
         <v>19</v>
       </c>
       <c r="M52" t="s" s="44">
         <v>20</v>
       </c>
-      <c r="N52" s="79"/>
+      <c r="N52" t="s" s="79">
+        <v>236</v>
+      </c>
       <c r="O52" t="s" s="45">
         <v>21</v>
       </c>
       <c r="P52" s="75"/>
       <c r="Q52" s="130"/>
     </row>
     <row r="53" ht="15.0" customHeight="true">
       <c r="A53" t="s" s="80">
         <v>158</v>
       </c>
       <c r="B53" s="81"/>
       <c r="C53" s="81"/>
       <c r="D53" s="81"/>
       <c r="E53" s="81"/>
       <c r="F53" s="141"/>
       <c r="G53" t="n" s="46">
         <v>10.0</v>
       </c>
       <c r="H53" t="n" s="47">
         <v>10.0</v>
       </c>
       <c r="I53" t="n" s="47">
         <v>10.0</v>
       </c>
       <c r="J53" t="n" s="47">
-        <v>0.0</v>
+        <v>10.0</v>
       </c>
       <c r="K53" t="n" s="47">
         <v>12.0</v>
       </c>
       <c r="L53" t="n" s="47">
         <v>16.0</v>
       </c>
       <c r="M53" t="n" s="47">
         <v>12.0</v>
       </c>
       <c r="N53" t="n" s="33">
-        <v>0.0</v>
+        <v>16.0</v>
       </c>
       <c r="O53" t="n" s="138">
         <v>36.0</v>
       </c>
       <c r="P53" s="75"/>
       <c r="Q53" s="130"/>
     </row>
     <row r="54" ht="15.0" customHeight="true">
       <c r="A54" t="s" s="80">
         <v>159</v>
       </c>
       <c r="B54" s="81"/>
       <c r="C54" s="81"/>
       <c r="D54" s="81"/>
       <c r="E54" s="81"/>
       <c r="F54" s="141"/>
       <c r="G54" t="n" s="46">
         <v>0.0</v>
       </c>
       <c r="H54" t="n" s="47">
         <v>0.0</v>
       </c>
       <c r="I54" t="n" s="47">
         <v>0.0</v>
       </c>
@@ -40491,136 +40513,136 @@
         <v>0.0</v>
       </c>
       <c r="O54" s="139"/>
       <c r="P54" s="75"/>
       <c r="Q54" s="130"/>
     </row>
     <row r="55" ht="15.0" customHeight="true">
       <c r="A55" t="s" s="142">
         <v>22</v>
       </c>
       <c r="B55" s="143"/>
       <c r="C55" s="143"/>
       <c r="D55" s="143"/>
       <c r="E55" s="143"/>
       <c r="F55" s="144"/>
       <c r="G55" t="n" s="48">
         <v>10.0</v>
       </c>
       <c r="H55" t="n" s="49">
         <v>10.0</v>
       </c>
       <c r="I55" t="n" s="49">
         <v>10.0</v>
       </c>
       <c r="J55" t="n" s="49">
-        <v>0.0</v>
+        <v>10.0</v>
       </c>
       <c r="K55" t="n" s="49">
         <v>12.0</v>
       </c>
       <c r="L55" t="n" s="49">
         <v>16.0</v>
       </c>
       <c r="M55" t="n" s="49">
         <v>12.0</v>
       </c>
       <c r="N55" t="n" s="42">
-        <v>0.0</v>
+        <v>16.0</v>
       </c>
       <c r="O55" s="140"/>
       <c r="P55" s="75"/>
       <c r="Q55" s="130"/>
     </row>
     <row r="56" ht="15.0" customHeight="true">
       <c r="A56" t="s" s="148">
         <v>23</v>
       </c>
       <c r="B56" s="149"/>
       <c r="C56" s="149"/>
       <c r="D56" s="149"/>
       <c r="E56" s="149"/>
       <c r="F56" s="150"/>
       <c r="G56" t="s" s="154">
         <v>24</v>
       </c>
       <c r="H56" s="154"/>
       <c r="I56" s="155"/>
       <c r="J56" t="s" s="132">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="K56" s="132"/>
       <c r="L56" t="s" s="132">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="M56" s="132"/>
       <c r="N56" t="s" s="132">
         <v>25</v>
       </c>
       <c r="O56" s="133"/>
       <c r="P56" s="75"/>
       <c r="Q56" s="130"/>
     </row>
     <row r="57" ht="15.0" customHeight="true">
       <c r="A57" s="151"/>
       <c r="B57" s="152"/>
       <c r="C57" s="152"/>
       <c r="D57" s="152"/>
       <c r="E57" s="152"/>
       <c r="F57" s="153"/>
       <c r="G57" t="n" s="156">
         <v>4.0</v>
       </c>
       <c r="H57" s="156"/>
       <c r="I57" s="157"/>
       <c r="J57" t="n" s="134">
         <v>2.0</v>
       </c>
       <c r="K57" s="134"/>
       <c r="L57" t="n" s="134">
         <v>6.0</v>
       </c>
       <c r="M57" s="134"/>
       <c r="N57" t="n" s="134">
         <v>6.0</v>
       </c>
       <c r="O57" s="135"/>
       <c r="P57" s="75"/>
       <c r="Q57" s="130"/>
     </row>
     <row r="58" ht="17.15" customHeight="true">
       <c r="B58" s="50"/>
       <c r="C58" s="50"/>
       <c r="F58" s="50"/>
       <c r="G58" s="50"/>
       <c r="J58" t="s" s="136">
         <v>95</v>
       </c>
       <c r="K58" s="137"/>
       <c r="L58" s="137"/>
       <c r="M58" t="s" s="119">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="N58" s="119"/>
       <c r="O58" s="120"/>
       <c r="P58" s="30"/>
       <c r="Q58" s="131"/>
     </row>
   </sheetData>
   <mergeCells count="44">
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D2:H2"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I2:L2"/>
     <mergeCell ref="I3:J3"/>
     <mergeCell ref="K3:L3"/>
     <mergeCell ref="M2:Q2"/>
     <mergeCell ref="M3:N3"/>
     <mergeCell ref="O3:O4"/>