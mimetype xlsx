--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -39,51 +39,51 @@
     <sheet name="2026 입학생" r:id="rId6" sheetId="3"/>
     <sheet name="2025 입학생" r:id="rId7" sheetId="4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">전체학년!$3:$4</definedName>
   </definedNames>
   <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Userinsight-Lenovo</author>
   </authors>
   <commentList/>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1359" uniqueCount="269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1365" uniqueCount="271">
   <si>
     <t>1학년</t>
   </si>
   <si>
     <t>2학년</t>
   </si>
   <si>
     <t>3학년</t>
   </si>
   <si>
     <t>1학기</t>
   </si>
   <si>
     <t>2학기</t>
   </si>
   <si>
     <t>학교번호</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>학교명</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>교과 
@@ -973,60 +973,66 @@
   <si>
     <t>연극 감상과 비평</t>
   </si>
   <si>
     <t>영화 감상과 비평</t>
   </si>
   <si>
     <t>연극과 삶</t>
   </si>
   <si>
     <t>영화와 삶</t>
   </si>
   <si>
     <t>사진 촬영</t>
   </si>
   <si>
     <t>288(18)</t>
   </si>
   <si>
     <t>30~30</t>
   </si>
   <si>
     <t>한국사 편성</t>
   </si>
   <si>
+    <t>이상없음</t>
+  </si>
+  <si>
     <t>29~29</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>063-632-7702</t>
   </si>
   <si>
     <t>27~27</t>
+  </si>
+  <si>
+    <t>기술·가정/정보/제2외국어/한문/교양</t>
   </si>
   <si>
     <t>174~174</t>
   </si>
   <si>
     <t>2025학년도 입학생 교육과정 편성표</t>
   </si>
   <si>
     <t>독서 토론과 글쓰기</t>
   </si>
   <si>
     <t>종교와 생활(고시외-광주)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="[=0]\ &quot; &quot;;General\ "/>
     <numFmt numFmtId="177" formatCode="0_);[Red]\(0\)"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
@@ -16057,63 +16063,63 @@
       <c r="N66" s="29"/>
       <c r="O66" s="30"/>
       <c r="P66" s="75"/>
       <c r="Q66" s="73"/>
     </row>
     <row r="67" ht="15.0" customHeight="true">
       <c r="A67" t="s" s="79">
         <v>155</v>
       </c>
       <c r="B67" s="80"/>
       <c r="C67" s="80"/>
       <c r="D67" s="80"/>
       <c r="E67" s="80"/>
       <c r="F67" s="80"/>
       <c r="G67" s="80"/>
       <c r="H67" t="n" s="31">
         <v>174.0</v>
       </c>
       <c r="I67" t="s" s="32">
         <v>259</v>
       </c>
       <c r="J67" t="s" s="33">
         <v>259</v>
       </c>
       <c r="K67" t="s" s="32">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="L67" t="s" s="33">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M67" t="s" s="32">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="N67" t="s" s="33">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="O67" t="s" s="34">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="P67" s="74"/>
       <c r="Q67" s="128"/>
     </row>
     <row r="68" ht="15.0" customHeight="true">
       <c r="A68" t="s" s="79">
         <v>156</v>
       </c>
       <c r="B68" s="80"/>
       <c r="C68" s="80"/>
       <c r="D68" s="80"/>
       <c r="E68" s="80"/>
       <c r="F68" s="80"/>
       <c r="G68" s="81"/>
       <c r="H68" s="35"/>
       <c r="I68" t="n" s="32">
         <v>0.0</v>
       </c>
       <c r="J68" t="n" s="36">
         <v>0.0</v>
       </c>
       <c r="K68" t="n" s="32">
         <v>0.0</v>
       </c>
       <c r="L68" t="n" s="36">
@@ -16265,99 +16271,103 @@
       <c r="N72" t="n" s="72">
         <v>9.0</v>
       </c>
       <c r="O72" s="139"/>
       <c r="P72" s="75"/>
       <c r="Q72" s="129"/>
     </row>
     <row r="73" ht="73.75" customHeight="true">
       <c r="A73" t="s" s="102">
         <v>14</v>
       </c>
       <c r="B73" s="104"/>
       <c r="C73" s="104"/>
       <c r="D73" s="104"/>
       <c r="E73" s="104"/>
       <c r="F73" s="103"/>
       <c r="G73" t="s" s="43">
         <v>15</v>
       </c>
       <c r="H73" t="s" s="44">
         <v>16</v>
       </c>
       <c r="I73" t="s" s="44">
         <v>17</v>
       </c>
-      <c r="J73" s="44"/>
+      <c r="J73" t="s" s="44">
+        <v>199</v>
+      </c>
       <c r="K73" t="s" s="44">
         <v>18</v>
       </c>
       <c r="L73" t="s" s="44">
         <v>19</v>
       </c>
       <c r="M73" t="s" s="44">
         <v>20</v>
       </c>
-      <c r="N73" s="78"/>
+      <c r="N73" t="s" s="78">
+        <v>266</v>
+      </c>
       <c r="O73" t="s" s="45">
         <v>21</v>
       </c>
       <c r="P73" s="75"/>
       <c r="Q73" s="129"/>
     </row>
     <row r="74" ht="15.0" customHeight="true">
       <c r="A74" t="s" s="79">
         <v>158</v>
       </c>
       <c r="B74" s="80"/>
       <c r="C74" s="80"/>
       <c r="D74" s="80"/>
       <c r="E74" s="80"/>
       <c r="F74" s="140"/>
       <c r="G74" t="n" s="46">
         <v>18.0</v>
       </c>
       <c r="H74" t="n" s="47">
         <v>15.0</v>
       </c>
       <c r="I74" t="n" s="47">
         <v>15.0</v>
       </c>
       <c r="J74" t="n" s="47">
-        <v>0.0</v>
+        <v>18.0</v>
       </c>
       <c r="K74" t="n" s="47">
         <v>14.0</v>
       </c>
       <c r="L74" t="n" s="47">
         <v>10.0</v>
       </c>
       <c r="M74" t="n" s="47">
         <v>4.0</v>
       </c>
       <c r="N74" t="n" s="33">
-        <v>0.0</v>
+        <v>16.0</v>
       </c>
       <c r="O74" t="n" s="141">
         <v>48.0</v>
       </c>
       <c r="P74" s="75"/>
       <c r="Q74" s="129"/>
     </row>
     <row r="75" ht="15.0" customHeight="true">
       <c r="A75" t="s" s="79">
         <v>159</v>
       </c>
       <c r="B75" s="80"/>
       <c r="C75" s="80"/>
       <c r="D75" s="80"/>
       <c r="E75" s="80"/>
       <c r="F75" s="140"/>
       <c r="G75" t="n" s="46">
         <v>0.0</v>
       </c>
       <c r="H75" t="n" s="47">
         <v>0.0</v>
       </c>
       <c r="I75" t="n" s="47">
         <v>0.0</v>
       </c>
@@ -16377,134 +16387,136 @@
         <v>0.0</v>
       </c>
       <c r="O75" s="142"/>
       <c r="P75" s="75"/>
       <c r="Q75" s="129"/>
     </row>
     <row r="76" ht="15.0" customHeight="true">
       <c r="A76" t="s" s="144">
         <v>22</v>
       </c>
       <c r="B76" s="145"/>
       <c r="C76" s="145"/>
       <c r="D76" s="145"/>
       <c r="E76" s="145"/>
       <c r="F76" s="146"/>
       <c r="G76" t="n" s="48">
         <v>18.0</v>
       </c>
       <c r="H76" t="n" s="49">
         <v>15.0</v>
       </c>
       <c r="I76" t="n" s="49">
         <v>15.0</v>
       </c>
       <c r="J76" t="n" s="49">
-        <v>0.0</v>
+        <v>18.0</v>
       </c>
       <c r="K76" t="n" s="49">
         <v>14.0</v>
       </c>
       <c r="L76" t="n" s="49">
         <v>10.0</v>
       </c>
       <c r="M76" t="n" s="49">
         <v>4.0</v>
       </c>
       <c r="N76" t="n" s="42">
-        <v>0.0</v>
+        <v>16.0</v>
       </c>
       <c r="O76" s="143"/>
       <c r="P76" s="75"/>
       <c r="Q76" s="129"/>
     </row>
     <row r="77" ht="15.0" customHeight="true">
       <c r="A77" t="s" s="148">
         <v>23</v>
       </c>
       <c r="B77" s="149"/>
       <c r="C77" s="149"/>
       <c r="D77" s="149"/>
       <c r="E77" s="149"/>
       <c r="F77" s="150"/>
       <c r="G77" t="s" s="154">
         <v>24</v>
       </c>
       <c r="H77" s="154"/>
       <c r="I77" s="155"/>
       <c r="J77" t="s" s="131">
         <v>260</v>
       </c>
       <c r="K77" s="131"/>
       <c r="L77" t="s" s="131">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="M77" s="131"/>
       <c r="N77" t="s" s="131">
         <v>25</v>
       </c>
       <c r="O77" s="132"/>
       <c r="P77" s="75"/>
       <c r="Q77" s="129"/>
     </row>
     <row r="78" ht="15.0" customHeight="true">
       <c r="A78" s="151"/>
       <c r="B78" s="152"/>
       <c r="C78" s="152"/>
       <c r="D78" s="152"/>
       <c r="E78" s="152"/>
       <c r="F78" s="153"/>
       <c r="G78" t="n" s="156">
         <v>22.0</v>
       </c>
       <c r="H78" s="156"/>
       <c r="I78" s="157"/>
-      <c r="J78" s="133"/>
+      <c r="J78" t="s" s="133">
+        <v>261</v>
+      </c>
       <c r="K78" s="133"/>
       <c r="L78" t="n" s="133">
         <v>0.0</v>
       </c>
       <c r="M78" s="133"/>
       <c r="N78" t="n" s="133">
         <v>6.0</v>
       </c>
       <c r="O78" s="134"/>
       <c r="P78" s="75"/>
       <c r="Q78" s="129"/>
     </row>
     <row r="79" ht="17.15" customHeight="true">
       <c r="B79" s="50"/>
       <c r="C79" s="50"/>
       <c r="F79" s="50"/>
       <c r="G79" s="50"/>
       <c r="J79" t="s" s="135">
         <v>95</v>
       </c>
       <c r="K79" s="136"/>
       <c r="L79" s="136"/>
       <c r="M79" t="s" s="118">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="N79" s="118"/>
       <c r="O79" s="119"/>
       <c r="P79" s="30"/>
       <c r="Q79" s="130"/>
     </row>
   </sheetData>
   <mergeCells count="44">
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D2:H2"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I2:L2"/>
     <mergeCell ref="I3:J3"/>
     <mergeCell ref="K3:L3"/>
     <mergeCell ref="M2:Q2"/>
     <mergeCell ref="M3:N3"/>
     <mergeCell ref="O3:O4"/>
@@ -26243,51 +26255,51 @@
     <sheetView workbookViewId="0" showGridLines="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.5703125" customWidth="true"/>
     <col min="2" max="2" width="7.5703125" customWidth="true"/>
     <col min="3" max="3" width="15.5703125" customWidth="true"/>
     <col min="4" max="4" width="8.5703125" customWidth="true"/>
     <col min="5" max="5" width="8.5703125" customWidth="true"/>
     <col min="6" max="6" width="8.5703125" customWidth="true"/>
     <col min="7" max="7" width="8.5703125" customWidth="true"/>
     <col min="8" max="8" width="8.5703125" customWidth="true"/>
     <col min="9" max="9" width="7.5703125" customWidth="true"/>
     <col min="10" max="10" width="7.5703125" customWidth="true"/>
     <col min="11" max="11" width="7.5703125" customWidth="true"/>
     <col min="12" max="12" width="7.5703125" customWidth="true"/>
     <col min="13" max="13" width="7.5703125" customWidth="true"/>
     <col min="14" max="14" width="7.5703125" customWidth="true"/>
     <col min="15" max="15" width="7.5703125" customWidth="true"/>
     <col min="16" max="16" width="8.0" customWidth="true"/>
     <col min="17" max="17" width="8.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" ht="34.3" customHeight="true">
       <c r="A1" t="s" s="108">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B1" s="108"/>
       <c r="C1" s="108"/>
       <c r="D1" s="108"/>
       <c r="E1" s="108"/>
       <c r="F1" s="108"/>
       <c r="G1" s="108"/>
       <c r="H1" s="108"/>
       <c r="I1" s="108"/>
       <c r="J1" s="108"/>
       <c r="K1" s="108"/>
       <c r="L1" s="108"/>
       <c r="M1" s="108"/>
       <c r="N1" s="108"/>
       <c r="O1" s="108"/>
       <c r="P1" s="108"/>
       <c r="Q1" s="108"/>
     </row>
     <row r="2" ht="15.0" customHeight="true">
       <c r="A2" t="s" s="109">
         <v>5</v>
       </c>
       <c r="B2" s="110"/>
       <c r="C2" s="111"/>
       <c r="D2" t="n" s="120">
@@ -26628,51 +26640,51 @@
       <c r="L9" t="n" s="2">
         <v>0.0</v>
       </c>
       <c r="M9" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="N9" t="n" s="22">
         <v>0.0</v>
       </c>
       <c r="O9" t="n" s="17">
         <v>3.0</v>
       </c>
       <c r="P9" t="n" s="17">
         <v>3.0</v>
       </c>
       <c r="Q9" t="s" s="17">
         <v>184</v>
       </c>
     </row>
     <row r="10" ht="15.0" customHeight="true">
       <c r="A10" s="18"/>
       <c r="B10" t="s" s="19">
         <v>179</v>
       </c>
       <c r="C10" t="s" s="55">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="D10" t="s" s="20">
         <v>227</v>
       </c>
       <c r="E10" t="s" s="20">
         <v>182</v>
       </c>
       <c r="F10" t="s" s="19">
         <v>183</v>
       </c>
       <c r="G10" t="n" s="19">
         <v>1.0</v>
       </c>
       <c r="H10" t="n" s="3">
         <v>4.0</v>
       </c>
       <c r="I10" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="J10" t="n" s="2">
         <v>0.0</v>
       </c>
       <c r="K10" t="n" s="21">
         <v>0.0</v>
       </c>
@@ -28107,51 +28119,51 @@
       <c r="L38" t="n" s="2">
         <v>0.0</v>
       </c>
       <c r="M38" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="N38" t="n" s="22">
         <v>0.0</v>
       </c>
       <c r="O38" t="n" s="17">
         <v>2.0</v>
       </c>
       <c r="P38" t="n" s="17">
         <v>2.0</v>
       </c>
       <c r="Q38" t="s" s="17">
         <v>184</v>
       </c>
     </row>
     <row r="39" ht="15.0" customHeight="true">
       <c r="A39" s="18"/>
       <c r="B39" t="s" s="19">
         <v>204</v>
       </c>
       <c r="C39" t="s" s="55">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="D39" t="s" s="20">
         <v>194</v>
       </c>
       <c r="E39" t="s" s="20">
         <v>182</v>
       </c>
       <c r="F39" t="s" s="19">
         <v>183</v>
       </c>
       <c r="G39" t="n" s="19">
         <v>1.0</v>
       </c>
       <c r="H39" t="n" s="3">
         <v>2.0</v>
       </c>
       <c r="I39" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="J39" t="n" s="2">
         <v>2.0</v>
       </c>
       <c r="K39" t="n" s="21">
         <v>0.0</v>
       </c>
@@ -29530,69 +29542,69 @@
       <c r="H67" s="27"/>
       <c r="I67" s="28"/>
       <c r="J67" s="25"/>
       <c r="K67" s="28"/>
       <c r="L67" s="25"/>
       <c r="M67" s="28"/>
       <c r="N67" s="29"/>
       <c r="O67" s="30"/>
       <c r="P67" s="75"/>
       <c r="Q67" s="73"/>
     </row>
     <row r="68" ht="15.0" customHeight="true">
       <c r="A68" t="s" s="79">
         <v>155</v>
       </c>
       <c r="B68" s="80"/>
       <c r="C68" s="80"/>
       <c r="D68" s="80"/>
       <c r="E68" s="80"/>
       <c r="F68" s="80"/>
       <c r="G68" s="80"/>
       <c r="H68" t="n" s="31">
         <v>174.0</v>
       </c>
       <c r="I68" t="s" s="32">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="J68" t="s" s="33">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="K68" t="s" s="32">
         <v>259</v>
       </c>
       <c r="L68" t="s" s="33">
         <v>259</v>
       </c>
       <c r="M68" t="s" s="32">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="N68" t="s" s="33">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="O68" t="s" s="34">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="P68" s="74"/>
       <c r="Q68" s="128"/>
     </row>
     <row r="69" ht="15.0" customHeight="true">
       <c r="A69" t="s" s="79">
         <v>156</v>
       </c>
       <c r="B69" s="80"/>
       <c r="C69" s="80"/>
       <c r="D69" s="80"/>
       <c r="E69" s="80"/>
       <c r="F69" s="80"/>
       <c r="G69" s="81"/>
       <c r="H69" s="35"/>
       <c r="I69" t="n" s="32">
         <v>0.0</v>
       </c>
       <c r="J69" t="n" s="36">
         <v>0.0</v>
       </c>
       <c r="K69" t="n" s="32">
         <v>0.0</v>
       </c>
       <c r="L69" t="n" s="36">
@@ -29744,99 +29756,103 @@
       <c r="N73" t="n" s="72">
         <v>9.0</v>
       </c>
       <c r="O73" s="139"/>
       <c r="P73" s="75"/>
       <c r="Q73" s="129"/>
     </row>
     <row r="74" ht="73.75" customHeight="true">
       <c r="A74" t="s" s="102">
         <v>14</v>
       </c>
       <c r="B74" s="104"/>
       <c r="C74" s="104"/>
       <c r="D74" s="104"/>
       <c r="E74" s="104"/>
       <c r="F74" s="103"/>
       <c r="G74" t="s" s="43">
         <v>15</v>
       </c>
       <c r="H74" t="s" s="44">
         <v>16</v>
       </c>
       <c r="I74" t="s" s="44">
         <v>17</v>
       </c>
-      <c r="J74" s="44"/>
+      <c r="J74" t="s" s="44">
+        <v>199</v>
+      </c>
       <c r="K74" t="s" s="44">
         <v>18</v>
       </c>
       <c r="L74" t="s" s="44">
         <v>19</v>
       </c>
       <c r="M74" t="s" s="44">
         <v>20</v>
       </c>
-      <c r="N74" s="78"/>
+      <c r="N74" t="s" s="78">
+        <v>266</v>
+      </c>
       <c r="O74" t="s" s="45">
         <v>21</v>
       </c>
       <c r="P74" s="75"/>
       <c r="Q74" s="129"/>
     </row>
     <row r="75" ht="15.0" customHeight="true">
       <c r="A75" t="s" s="79">
         <v>158</v>
       </c>
       <c r="B75" s="80"/>
       <c r="C75" s="80"/>
       <c r="D75" s="80"/>
       <c r="E75" s="80"/>
       <c r="F75" s="140"/>
       <c r="G75" t="n" s="46">
         <v>18.0</v>
       </c>
       <c r="H75" t="n" s="47">
         <v>15.0</v>
       </c>
       <c r="I75" t="n" s="47">
         <v>15.0</v>
       </c>
       <c r="J75" t="n" s="47">
-        <v>0.0</v>
+        <v>18.0</v>
       </c>
       <c r="K75" t="n" s="47">
         <v>14.0</v>
       </c>
       <c r="L75" t="n" s="47">
         <v>10.0</v>
       </c>
       <c r="M75" t="n" s="47">
         <v>3.0</v>
       </c>
       <c r="N75" t="n" s="33">
-        <v>0.0</v>
+        <v>16.0</v>
       </c>
       <c r="O75" t="n" s="141">
         <v>48.0</v>
       </c>
       <c r="P75" s="75"/>
       <c r="Q75" s="129"/>
     </row>
     <row r="76" ht="15.0" customHeight="true">
       <c r="A76" t="s" s="79">
         <v>159</v>
       </c>
       <c r="B76" s="80"/>
       <c r="C76" s="80"/>
       <c r="D76" s="80"/>
       <c r="E76" s="80"/>
       <c r="F76" s="140"/>
       <c r="G76" t="n" s="46">
         <v>0.0</v>
       </c>
       <c r="H76" t="n" s="47">
         <v>0.0</v>
       </c>
       <c r="I76" t="n" s="47">
         <v>0.0</v>
       </c>
@@ -29856,134 +29872,136 @@
         <v>0.0</v>
       </c>
       <c r="O76" s="142"/>
       <c r="P76" s="75"/>
       <c r="Q76" s="129"/>
     </row>
     <row r="77" ht="15.0" customHeight="true">
       <c r="A77" t="s" s="144">
         <v>22</v>
       </c>
       <c r="B77" s="145"/>
       <c r="C77" s="145"/>
       <c r="D77" s="145"/>
       <c r="E77" s="145"/>
       <c r="F77" s="146"/>
       <c r="G77" t="n" s="48">
         <v>18.0</v>
       </c>
       <c r="H77" t="n" s="49">
         <v>15.0</v>
       </c>
       <c r="I77" t="n" s="49">
         <v>15.0</v>
       </c>
       <c r="J77" t="n" s="49">
-        <v>0.0</v>
+        <v>18.0</v>
       </c>
       <c r="K77" t="n" s="49">
         <v>14.0</v>
       </c>
       <c r="L77" t="n" s="49">
         <v>10.0</v>
       </c>
       <c r="M77" t="n" s="49">
         <v>3.0</v>
       </c>
       <c r="N77" t="n" s="42">
-        <v>0.0</v>
+        <v>16.0</v>
       </c>
       <c r="O77" s="143"/>
       <c r="P77" s="75"/>
       <c r="Q77" s="129"/>
     </row>
     <row r="78" ht="15.0" customHeight="true">
       <c r="A78" t="s" s="148">
         <v>23</v>
       </c>
       <c r="B78" s="149"/>
       <c r="C78" s="149"/>
       <c r="D78" s="149"/>
       <c r="E78" s="149"/>
       <c r="F78" s="150"/>
       <c r="G78" t="s" s="154">
         <v>24</v>
       </c>
       <c r="H78" s="154"/>
       <c r="I78" s="155"/>
       <c r="J78" t="s" s="131">
         <v>260</v>
       </c>
       <c r="K78" s="131"/>
       <c r="L78" t="s" s="131">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="M78" s="131"/>
       <c r="N78" t="s" s="131">
         <v>25</v>
       </c>
       <c r="O78" s="132"/>
       <c r="P78" s="75"/>
       <c r="Q78" s="129"/>
     </row>
     <row r="79" ht="15.0" customHeight="true">
       <c r="A79" s="151"/>
       <c r="B79" s="152"/>
       <c r="C79" s="152"/>
       <c r="D79" s="152"/>
       <c r="E79" s="152"/>
       <c r="F79" s="153"/>
       <c r="G79" t="n" s="156">
         <v>24.0</v>
       </c>
       <c r="H79" s="156"/>
       <c r="I79" s="157"/>
-      <c r="J79" s="133"/>
+      <c r="J79" t="s" s="133">
+        <v>261</v>
+      </c>
       <c r="K79" s="133"/>
       <c r="L79" t="n" s="133">
         <v>0.0</v>
       </c>
       <c r="M79" s="133"/>
       <c r="N79" t="n" s="133">
         <v>6.0</v>
       </c>
       <c r="O79" s="134"/>
       <c r="P79" s="75"/>
       <c r="Q79" s="129"/>
     </row>
     <row r="80" ht="17.15" customHeight="true">
       <c r="B80" s="50"/>
       <c r="C80" s="50"/>
       <c r="F80" s="50"/>
       <c r="G80" s="50"/>
       <c r="J80" t="s" s="135">
         <v>95</v>
       </c>
       <c r="K80" s="136"/>
       <c r="L80" s="136"/>
       <c r="M80" t="s" s="118">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="N80" s="118"/>
       <c r="O80" s="119"/>
       <c r="P80" s="30"/>
       <c r="Q80" s="130"/>
     </row>
   </sheetData>
   <mergeCells count="44">
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D2:H2"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I2:L2"/>
     <mergeCell ref="I3:J3"/>
     <mergeCell ref="K3:L3"/>
     <mergeCell ref="M2:Q2"/>
     <mergeCell ref="M3:N3"/>
     <mergeCell ref="O3:O4"/>