--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -37,51 +37,51 @@
     <sheet name="전체학년" sheetId="1" r:id="rId1"/>
     <sheet name="2025 입학생" r:id="rId6" sheetId="3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">전체학년!$3:$4</definedName>
   </definedNames>
   <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Userinsight-Lenovo</author>
   </authors>
   <commentList/>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1349" uniqueCount="356">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1352" uniqueCount="359">
   <si>
     <t>1학년</t>
   </si>
   <si>
     <t>2학년</t>
   </si>
   <si>
     <t>3학년</t>
   </si>
   <si>
     <t>1학기</t>
   </si>
   <si>
     <t>2학기</t>
   </si>
   <si>
     <t>학교번호</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>학교명</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>교과 
@@ -1100,66 +1100,66 @@
   <si>
     <t>선택12</t>
   </si>
   <si>
     <t>드로잉2(고시외-전북)</t>
   </si>
   <si>
     <t>무용 제작 실습</t>
   </si>
   <si>
     <t>무대 미술과 기술</t>
   </si>
   <si>
     <t>연기 전공 실기Ⅲ(고시외-전북)</t>
   </si>
   <si>
     <t>선택13</t>
   </si>
   <si>
     <t>음악전공실기Ⅲ(고시외-전북)</t>
   </si>
   <si>
     <t>미술 전공 실기Ⅰ(고시외-전북)</t>
   </si>
   <si>
-    <t>무용전공실기Ⅰ(고시외-전북)</t>
+    <t>무용전공실기 중급Ⅰ(고시외-전북)</t>
   </si>
   <si>
     <t>연기 전공 실기Ⅳ(고시외-전북)</t>
   </si>
   <si>
     <t>선택14</t>
   </si>
   <si>
     <t>음악전공실기Ⅳ(고시외-전북)</t>
   </si>
   <si>
     <t>미술 전공 실기Ⅱ(고시외-전북)</t>
   </si>
   <si>
-    <t>무용전공실기Ⅱ(고시외-전북)</t>
+    <t>무용전공실기 중급Ⅱ(고시외-전북)</t>
   </si>
   <si>
     <t>시창·청음Ⅲ(고시외-전북)</t>
   </si>
   <si>
     <t>선택15</t>
   </si>
   <si>
     <t>표현 기법Ⅰ(고시외-전북)</t>
   </si>
   <si>
     <t>한국무용Ⅲ(고시외-전북)</t>
   </si>
   <si>
     <t>연극 감상과 비평</t>
   </si>
   <si>
     <t>시창·청음Ⅳ(고시외-전북)</t>
   </si>
   <si>
     <t>선택16</t>
   </si>
   <si>
     <t>표현 기법Ⅱ(고시외-전북)</t>
   </si>
@@ -1220,78 +1220,87 @@
   <si>
     <t>선택20</t>
   </si>
   <si>
     <t>드로잉4(고시외-전북)</t>
   </si>
   <si>
     <t>고급 안무(고시외-전북)</t>
   </si>
   <si>
     <t>극 창작</t>
   </si>
   <si>
     <t>연기 전공 실기Ⅴ(고시외-전북)</t>
   </si>
   <si>
     <t>선택21</t>
   </si>
   <si>
     <t>음악전공실기Ⅴ(고시외-전북)</t>
   </si>
   <si>
     <t>미술 전공 실기Ⅲ(고시외-전북)</t>
   </si>
   <si>
-    <t>무용전공실기Ⅲ(고시외-전북)</t>
+    <t>무용전공실기 고급Ⅰ(고시외-전북)</t>
   </si>
   <si>
     <t>연기 전공 실기Ⅵ(고시외-전북)</t>
   </si>
   <si>
     <t>선택22</t>
   </si>
   <si>
     <t>음악전공실기Ⅵ(고시외-전북)</t>
   </si>
   <si>
     <t>미술 전공 실기Ⅳ(고시외-전북)</t>
   </si>
   <si>
-    <t>무용전공실기Ⅳ(고시외-전북)</t>
+    <t>무용전공실기 고급Ⅱ(고시외-전북)</t>
   </si>
   <si>
     <t>288(18)</t>
   </si>
   <si>
     <t>29~29</t>
   </si>
   <si>
     <t>한국사 편성</t>
   </si>
   <si>
+    <t>이상없음</t>
+  </si>
+  <si>
     <t/>
+  </si>
+  <si>
+    <t>063-222-2172</t>
+  </si>
+  <si>
+    <t>기술·가정/정보/제2외국어/한문/교양</t>
   </si>
   <si>
     <t>174~174</t>
   </si>
   <si>
     <t>300(18)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="[=0]\ &quot; &quot;;General\ "/>
     <numFmt numFmtId="177" formatCode="0_);[Red]\(0\)"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
@@ -19697,51 +19706,51 @@
       <c r="E137" s="80"/>
       <c r="F137" s="80"/>
       <c r="G137" s="80"/>
       <c r="H137" t="n" s="31">
         <v>174.0</v>
       </c>
       <c r="I137" t="s" s="32">
         <v>351</v>
       </c>
       <c r="J137" t="s" s="33">
         <v>351</v>
       </c>
       <c r="K137" t="s" s="32">
         <v>351</v>
       </c>
       <c r="L137" t="s" s="33">
         <v>351</v>
       </c>
       <c r="M137" t="s" s="32">
         <v>351</v>
       </c>
       <c r="N137" t="s" s="33">
         <v>351</v>
       </c>
       <c r="O137" t="s" s="34">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="P137" s="74"/>
       <c r="Q137" s="128"/>
     </row>
     <row r="138" ht="15.0" customHeight="true">
       <c r="A138" t="s" s="79">
         <v>156</v>
       </c>
       <c r="B138" s="80"/>
       <c r="C138" s="80"/>
       <c r="D138" s="80"/>
       <c r="E138" s="80"/>
       <c r="F138" s="80"/>
       <c r="G138" s="81"/>
       <c r="H138" s="35"/>
       <c r="I138" t="n" s="32">
         <v>0.0</v>
       </c>
       <c r="J138" t="n" s="36">
         <v>0.0</v>
       </c>
       <c r="K138" t="n" s="32">
         <v>0.0</v>
       </c>
       <c r="L138" t="n" s="36">
@@ -19769,51 +19778,51 @@
       <c r="E139" s="91"/>
       <c r="F139" s="91"/>
       <c r="G139" s="91"/>
       <c r="H139" t="s" s="38">
         <v>350</v>
       </c>
       <c r="I139" t="n" s="39">
         <v>48.0</v>
       </c>
       <c r="J139" t="n" s="40">
         <v>48.0</v>
       </c>
       <c r="K139" t="n" s="39">
         <v>51.0</v>
       </c>
       <c r="L139" t="n" s="40">
         <v>51.0</v>
       </c>
       <c r="M139" t="n" s="39">
         <v>51.0</v>
       </c>
       <c r="N139" t="n" s="40">
         <v>51.0</v>
       </c>
       <c r="O139" t="s" s="41">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="P139" s="75"/>
       <c r="Q139" s="129"/>
     </row>
     <row r="140" ht="15.0" customHeight="true">
       <c r="A140" t="s" s="92">
         <v>83</v>
       </c>
       <c r="B140" t="s" s="147">
         <v>84</v>
       </c>
       <c r="C140" s="147"/>
       <c r="D140" s="147"/>
       <c r="E140" s="147"/>
       <c r="F140" s="147"/>
       <c r="G140" s="147"/>
       <c r="H140" s="147"/>
       <c r="I140" t="n" s="67">
         <v>9.0</v>
       </c>
       <c r="J140" t="n" s="67">
         <v>9.0</v>
       </c>
       <c r="K140" t="n" s="67">
         <v>7.0</v>
@@ -19893,99 +19902,103 @@
       <c r="N142" t="n" s="72">
         <v>9.0</v>
       </c>
       <c r="O142" s="139"/>
       <c r="P142" s="75"/>
       <c r="Q142" s="129"/>
     </row>
     <row r="143" ht="73.75" customHeight="true">
       <c r="A143" t="s" s="102">
         <v>14</v>
       </c>
       <c r="B143" s="104"/>
       <c r="C143" s="104"/>
       <c r="D143" s="104"/>
       <c r="E143" s="104"/>
       <c r="F143" s="103"/>
       <c r="G143" t="s" s="43">
         <v>15</v>
       </c>
       <c r="H143" t="s" s="44">
         <v>16</v>
       </c>
       <c r="I143" t="s" s="44">
         <v>17</v>
       </c>
-      <c r="J143" s="44"/>
+      <c r="J143" t="s" s="44">
+        <v>196</v>
+      </c>
       <c r="K143" t="s" s="44">
         <v>18</v>
       </c>
       <c r="L143" t="s" s="44">
         <v>19</v>
       </c>
       <c r="M143" t="s" s="44">
         <v>20</v>
       </c>
-      <c r="N143" s="78"/>
+      <c r="N143" t="s" s="78">
+        <v>356</v>
+      </c>
       <c r="O143" t="s" s="45">
         <v>21</v>
       </c>
       <c r="P143" s="75"/>
       <c r="Q143" s="129"/>
     </row>
     <row r="144" ht="15.0" customHeight="true">
       <c r="A144" t="s" s="79">
         <v>158</v>
       </c>
       <c r="B144" s="80"/>
       <c r="C144" s="80"/>
       <c r="D144" s="80"/>
       <c r="E144" s="80"/>
       <c r="F144" s="140"/>
       <c r="G144" t="n" s="46">
         <v>18.0</v>
       </c>
       <c r="H144" t="n" s="47">
         <v>12.0</v>
       </c>
       <c r="I144" t="n" s="47">
         <v>18.0</v>
       </c>
       <c r="J144" t="n" s="47">
-        <v>0.0</v>
+        <v>18.0</v>
       </c>
       <c r="K144" t="n" s="47">
         <v>14.0</v>
       </c>
       <c r="L144" t="n" s="47">
         <v>12.0</v>
       </c>
       <c r="M144" t="n" s="47">
         <v>0.0</v>
       </c>
       <c r="N144" t="n" s="33">
-        <v>0.0</v>
+        <v>18.0</v>
       </c>
       <c r="O144" t="n" s="141">
         <v>48.0</v>
       </c>
       <c r="P144" s="75"/>
       <c r="Q144" s="129"/>
     </row>
     <row r="145" ht="15.0" customHeight="true">
       <c r="A145" t="s" s="79">
         <v>159</v>
       </c>
       <c r="B145" s="80"/>
       <c r="C145" s="80"/>
       <c r="D145" s="80"/>
       <c r="E145" s="80"/>
       <c r="F145" s="140"/>
       <c r="G145" t="n" s="46">
         <v>0.0</v>
       </c>
       <c r="H145" t="n" s="47">
         <v>0.0</v>
       </c>
       <c r="I145" t="n" s="47">
         <v>0.0</v>
       </c>
@@ -20005,134 +20018,136 @@
         <v>0.0</v>
       </c>
       <c r="O145" s="142"/>
       <c r="P145" s="75"/>
       <c r="Q145" s="129"/>
     </row>
     <row r="146" ht="15.0" customHeight="true">
       <c r="A146" t="s" s="144">
         <v>22</v>
       </c>
       <c r="B146" s="145"/>
       <c r="C146" s="145"/>
       <c r="D146" s="145"/>
       <c r="E146" s="145"/>
       <c r="F146" s="146"/>
       <c r="G146" t="n" s="48">
         <v>18.0</v>
       </c>
       <c r="H146" t="n" s="49">
         <v>12.0</v>
       </c>
       <c r="I146" t="n" s="49">
         <v>18.0</v>
       </c>
       <c r="J146" t="n" s="49">
-        <v>0.0</v>
+        <v>18.0</v>
       </c>
       <c r="K146" t="n" s="49">
         <v>14.0</v>
       </c>
       <c r="L146" t="n" s="49">
         <v>12.0</v>
       </c>
       <c r="M146" t="n" s="49">
         <v>7.0</v>
       </c>
       <c r="N146" t="n" s="42">
-        <v>0.0</v>
+        <v>18.0</v>
       </c>
       <c r="O146" s="143"/>
       <c r="P146" s="75"/>
       <c r="Q146" s="129"/>
     </row>
     <row r="147" ht="15.0" customHeight="true">
       <c r="A147" t="s" s="148">
         <v>23</v>
       </c>
       <c r="B147" s="149"/>
       <c r="C147" s="149"/>
       <c r="D147" s="149"/>
       <c r="E147" s="149"/>
       <c r="F147" s="150"/>
       <c r="G147" t="s" s="154">
         <v>24</v>
       </c>
       <c r="H147" s="154"/>
       <c r="I147" s="155"/>
       <c r="J147" t="s" s="131">
         <v>352</v>
       </c>
       <c r="K147" s="131"/>
       <c r="L147" t="s" s="131">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="M147" s="131"/>
       <c r="N147" t="s" s="131">
         <v>25</v>
       </c>
       <c r="O147" s="132"/>
       <c r="P147" s="75"/>
       <c r="Q147" s="129"/>
     </row>
     <row r="148" ht="15.0" customHeight="true">
       <c r="A148" s="151"/>
       <c r="B148" s="152"/>
       <c r="C148" s="152"/>
       <c r="D148" s="152"/>
       <c r="E148" s="152"/>
       <c r="F148" s="153"/>
       <c r="G148" t="n" s="156">
         <v>8.0</v>
       </c>
       <c r="H148" s="156"/>
       <c r="I148" s="157"/>
-      <c r="J148" s="133"/>
+      <c r="J148" t="s" s="133">
+        <v>353</v>
+      </c>
       <c r="K148" s="133"/>
       <c r="L148" t="n" s="133">
         <v>0.0</v>
       </c>
       <c r="M148" s="133"/>
       <c r="N148" t="n" s="133">
         <v>6.0</v>
       </c>
       <c r="O148" s="134"/>
       <c r="P148" s="75"/>
       <c r="Q148" s="129"/>
     </row>
     <row r="149" ht="17.15" customHeight="true">
       <c r="B149" s="50"/>
       <c r="C149" s="50"/>
       <c r="F149" s="50"/>
       <c r="G149" s="50"/>
       <c r="J149" t="s" s="135">
         <v>95</v>
       </c>
       <c r="K149" s="136"/>
       <c r="L149" s="136"/>
       <c r="M149" t="s" s="118">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="N149" s="118"/>
       <c r="O149" s="119"/>
       <c r="P149" s="30"/>
       <c r="Q149" s="130"/>
     </row>
   </sheetData>
   <mergeCells count="44">
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D2:H2"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I2:L2"/>
     <mergeCell ref="I3:J3"/>
     <mergeCell ref="K3:L3"/>
     <mergeCell ref="M2:Q2"/>
     <mergeCell ref="M3:N3"/>
     <mergeCell ref="O3:O4"/>