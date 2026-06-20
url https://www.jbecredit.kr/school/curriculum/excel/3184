--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -37,51 +37,51 @@
     <sheet name="전체학년" sheetId="1" r:id="rId1"/>
     <sheet name="2025 입학생" r:id="rId6" sheetId="3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">전체학년!$3:$4</definedName>
   </definedNames>
   <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Userinsight-Lenovo</author>
   </authors>
   <commentList/>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="863" uniqueCount="285">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="866" uniqueCount="287">
   <si>
     <t>1학년</t>
   </si>
   <si>
     <t>2학년</t>
   </si>
   <si>
     <t>3학년</t>
   </si>
   <si>
     <t>1학기</t>
   </si>
   <si>
     <t>2학기</t>
   </si>
   <si>
     <t>학교번호</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>학교명</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>교과 
@@ -947,141 +947,147 @@
   <si>
     <t>사회문제 탐구</t>
   </si>
   <si>
     <t>생명과학</t>
   </si>
   <si>
     <t>기후변화와 환경생태</t>
   </si>
   <si>
     <t>발레Ⅰ(고시외-전북)</t>
   </si>
   <si>
     <t>선택5</t>
   </si>
   <si>
     <t>한국무용Ⅰ(고시외-전북)</t>
   </si>
   <si>
     <t>현대무용Ⅰ(고시외-전북)</t>
   </si>
   <si>
     <t>무용의 이해</t>
   </si>
   <si>
-    <t>무용전공실기Ⅰ(고시외-전북)</t>
+    <t>무용전공실기 중급Ⅰ(고시외-전북)</t>
   </si>
   <si>
     <t>선택6</t>
   </si>
   <si>
     <t>공연실습Ⅰ(고시외-전북)</t>
   </si>
   <si>
     <t>선택7</t>
   </si>
   <si>
     <t>발레Ⅱ(고시외-전북)</t>
   </si>
   <si>
     <t>한국무용Ⅱ(고시외-전북)</t>
   </si>
   <si>
     <t>현대무용Ⅱ(고시외-전북)</t>
   </si>
   <si>
-    <t>무용전공실기Ⅱ(고시외-전북)</t>
+    <t>무용전공실기 중급Ⅱ(고시외-전북)</t>
   </si>
   <si>
     <t>선택8</t>
   </si>
   <si>
     <t>발레Ⅲ(고시외-전북)</t>
   </si>
   <si>
     <t>선택9</t>
   </si>
   <si>
     <t>한국무용Ⅲ(고시외-전북)</t>
   </si>
   <si>
     <t>현대무용Ⅲ(고시외-전북)</t>
   </si>
   <si>
     <t>연기</t>
   </si>
   <si>
     <t>안무</t>
   </si>
   <si>
     <t>선택10</t>
   </si>
   <si>
-    <t>무용전공실기Ⅲ(고시외-전북)</t>
+    <t>무용전공실기 고급Ⅰ(고시외-전북)</t>
   </si>
   <si>
     <t>선택11</t>
   </si>
   <si>
     <t>발레Ⅳ(고시외-전북)</t>
   </si>
   <si>
     <t>선택12</t>
   </si>
   <si>
     <t>공연실습Ⅱ(고시외-전북)</t>
   </si>
   <si>
     <t>선택13</t>
   </si>
   <si>
     <t>한국무용Ⅳ(고시외-전북)</t>
   </si>
   <si>
     <t>현대무용Ⅳ(고시외-전북)</t>
   </si>
   <si>
-    <t>무용전공실기Ⅳ(고시외-전북)</t>
+    <t>무용전공실기 고급Ⅱ(고시외-전북)</t>
   </si>
   <si>
     <t>선택14</t>
   </si>
   <si>
     <t>288(18)</t>
   </si>
   <si>
     <t>29~29</t>
   </si>
   <si>
     <t>한국사 편성</t>
   </si>
   <si>
+    <t>이상없음</t>
+  </si>
+  <si>
     <t/>
   </si>
   <si>
     <t>063-632-7702</t>
+  </si>
+  <si>
+    <t>기술·가정/정보/제2외국어/한문/교양</t>
   </si>
   <si>
     <t>174~174</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="[=0]\ &quot; &quot;;General\ "/>
     <numFmt numFmtId="177" formatCode="0_);[Red]\(0\)"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
@@ -12653,51 +12659,51 @@
       <c r="E74" s="80"/>
       <c r="F74" s="80"/>
       <c r="G74" s="80"/>
       <c r="H74" t="n" s="31">
         <v>174.0</v>
       </c>
       <c r="I74" t="s" s="32">
         <v>280</v>
       </c>
       <c r="J74" t="s" s="33">
         <v>280</v>
       </c>
       <c r="K74" t="s" s="32">
         <v>280</v>
       </c>
       <c r="L74" t="s" s="33">
         <v>280</v>
       </c>
       <c r="M74" t="s" s="32">
         <v>280</v>
       </c>
       <c r="N74" t="s" s="33">
         <v>280</v>
       </c>
       <c r="O74" t="s" s="34">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="P74" s="74"/>
       <c r="Q74" s="128"/>
     </row>
     <row r="75" ht="15.0" customHeight="true">
       <c r="A75" t="s" s="79">
         <v>156</v>
       </c>
       <c r="B75" s="80"/>
       <c r="C75" s="80"/>
       <c r="D75" s="80"/>
       <c r="E75" s="80"/>
       <c r="F75" s="80"/>
       <c r="G75" s="81"/>
       <c r="H75" s="35"/>
       <c r="I75" t="n" s="32">
         <v>0.0</v>
       </c>
       <c r="J75" t="n" s="36">
         <v>0.0</v>
       </c>
       <c r="K75" t="n" s="32">
         <v>0.0</v>
       </c>
       <c r="L75" t="n" s="36">
@@ -12849,99 +12855,103 @@
       <c r="N79" t="n" s="72">
         <v>10.0</v>
       </c>
       <c r="O79" s="139"/>
       <c r="P79" s="75"/>
       <c r="Q79" s="129"/>
     </row>
     <row r="80" ht="73.75" customHeight="true">
       <c r="A80" t="s" s="102">
         <v>14</v>
       </c>
       <c r="B80" s="104"/>
       <c r="C80" s="104"/>
       <c r="D80" s="104"/>
       <c r="E80" s="104"/>
       <c r="F80" s="103"/>
       <c r="G80" t="s" s="43">
         <v>15</v>
       </c>
       <c r="H80" t="s" s="44">
         <v>16</v>
       </c>
       <c r="I80" t="s" s="44">
         <v>17</v>
       </c>
-      <c r="J80" s="44"/>
+      <c r="J80" t="s" s="44">
+        <v>196</v>
+      </c>
       <c r="K80" t="s" s="44">
         <v>18</v>
       </c>
       <c r="L80" t="s" s="44">
         <v>19</v>
       </c>
       <c r="M80" t="s" s="44">
         <v>20</v>
       </c>
-      <c r="N80" s="78"/>
+      <c r="N80" t="s" s="78">
+        <v>285</v>
+      </c>
       <c r="O80" t="s" s="45">
         <v>21</v>
       </c>
       <c r="P80" s="75"/>
       <c r="Q80" s="129"/>
     </row>
     <row r="81" ht="15.0" customHeight="true">
       <c r="A81" t="s" s="79">
         <v>158</v>
       </c>
       <c r="B81" s="80"/>
       <c r="C81" s="80"/>
       <c r="D81" s="80"/>
       <c r="E81" s="80"/>
       <c r="F81" s="140"/>
       <c r="G81" t="n" s="46">
         <v>18.0</v>
       </c>
       <c r="H81" t="n" s="47">
         <v>12.0</v>
       </c>
       <c r="I81" t="n" s="47">
         <v>18.0</v>
       </c>
       <c r="J81" t="n" s="47">
-        <v>0.0</v>
+        <v>18.0</v>
       </c>
       <c r="K81" t="n" s="47">
         <v>14.0</v>
       </c>
       <c r="L81" t="n" s="47">
         <v>10.0</v>
       </c>
       <c r="M81" t="n" s="47">
         <v>0.0</v>
       </c>
       <c r="N81" t="n" s="33">
-        <v>0.0</v>
+        <v>16.0</v>
       </c>
       <c r="O81" t="n" s="141">
         <v>48.0</v>
       </c>
       <c r="P81" s="75"/>
       <c r="Q81" s="129"/>
     </row>
     <row r="82" ht="15.0" customHeight="true">
       <c r="A82" t="s" s="79">
         <v>159</v>
       </c>
       <c r="B82" s="80"/>
       <c r="C82" s="80"/>
       <c r="D82" s="80"/>
       <c r="E82" s="80"/>
       <c r="F82" s="140"/>
       <c r="G82" t="n" s="46">
         <v>0.0</v>
       </c>
       <c r="H82" t="n" s="47">
         <v>0.0</v>
       </c>
       <c r="I82" t="n" s="47">
         <v>0.0</v>
       </c>
@@ -12961,134 +12971,136 @@
         <v>0.0</v>
       </c>
       <c r="O82" s="142"/>
       <c r="P82" s="75"/>
       <c r="Q82" s="129"/>
     </row>
     <row r="83" ht="15.0" customHeight="true">
       <c r="A83" t="s" s="144">
         <v>22</v>
       </c>
       <c r="B83" s="145"/>
       <c r="C83" s="145"/>
       <c r="D83" s="145"/>
       <c r="E83" s="145"/>
       <c r="F83" s="146"/>
       <c r="G83" t="n" s="48">
         <v>18.0</v>
       </c>
       <c r="H83" t="n" s="49">
         <v>12.0</v>
       </c>
       <c r="I83" t="n" s="49">
         <v>18.0</v>
       </c>
       <c r="J83" t="n" s="49">
-        <v>0.0</v>
+        <v>18.0</v>
       </c>
       <c r="K83" t="n" s="49">
         <v>14.0</v>
       </c>
       <c r="L83" t="n" s="49">
         <v>10.0</v>
       </c>
       <c r="M83" t="n" s="49">
         <v>0.0</v>
       </c>
       <c r="N83" t="n" s="42">
-        <v>0.0</v>
+        <v>16.0</v>
       </c>
       <c r="O83" s="143"/>
       <c r="P83" s="75"/>
       <c r="Q83" s="129"/>
     </row>
     <row r="84" ht="15.0" customHeight="true">
       <c r="A84" t="s" s="148">
         <v>23</v>
       </c>
       <c r="B84" s="149"/>
       <c r="C84" s="149"/>
       <c r="D84" s="149"/>
       <c r="E84" s="149"/>
       <c r="F84" s="150"/>
       <c r="G84" t="s" s="154">
         <v>24</v>
       </c>
       <c r="H84" s="154"/>
       <c r="I84" s="155"/>
       <c r="J84" t="s" s="131">
         <v>281</v>
       </c>
       <c r="K84" s="131"/>
       <c r="L84" t="s" s="131">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="M84" s="131"/>
       <c r="N84" t="s" s="131">
         <v>25</v>
       </c>
       <c r="O84" s="132"/>
       <c r="P84" s="75"/>
       <c r="Q84" s="129"/>
     </row>
     <row r="85" ht="15.0" customHeight="true">
       <c r="A85" s="151"/>
       <c r="B85" s="152"/>
       <c r="C85" s="152"/>
       <c r="D85" s="152"/>
       <c r="E85" s="152"/>
       <c r="F85" s="153"/>
       <c r="G85" t="n" s="156">
         <v>5.0</v>
       </c>
       <c r="H85" s="156"/>
       <c r="I85" s="157"/>
-      <c r="J85" s="133"/>
+      <c r="J85" t="s" s="133">
+        <v>282</v>
+      </c>
       <c r="K85" s="133"/>
       <c r="L85" t="n" s="133">
         <v>0.0</v>
       </c>
       <c r="M85" s="133"/>
       <c r="N85" t="n" s="133">
         <v>6.0</v>
       </c>
       <c r="O85" s="134"/>
       <c r="P85" s="75"/>
       <c r="Q85" s="129"/>
     </row>
     <row r="86" ht="17.15" customHeight="true">
       <c r="B86" s="50"/>
       <c r="C86" s="50"/>
       <c r="F86" s="50"/>
       <c r="G86" s="50"/>
       <c r="J86" t="s" s="135">
         <v>95</v>
       </c>
       <c r="K86" s="136"/>
       <c r="L86" s="136"/>
       <c r="M86" t="s" s="118">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="N86" s="118"/>
       <c r="O86" s="119"/>
       <c r="P86" s="30"/>
       <c r="Q86" s="130"/>
     </row>
   </sheetData>
   <mergeCells count="44">
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D2:H2"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I2:L2"/>
     <mergeCell ref="I3:J3"/>
     <mergeCell ref="K3:L3"/>
     <mergeCell ref="M2:Q2"/>
     <mergeCell ref="M3:N3"/>
     <mergeCell ref="O3:O4"/>